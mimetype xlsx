--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -10623,52 +10623,52 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Tipo_x0020_de_x0020_Download xmlns="cab9443d-e875-490f-becd-80caf65fbf12">561</Tipo_x0020_de_x0020_Download>
     <Data xmlns="d296cc71-5d98-43cb-9022-62bdf2adc570">2022-04-30T03:00:00+00:00</Data>
     <DocumentoAnual xmlns="b2df8dff-e853-4b8e-b27b-cee136c95117">false</DocumentoAnual>
     <TipoDeConteudoAcesso xmlns="39a54896-fcd5-46ac-88d0-402f810c0b89">Downloads</TipoDeConteudoAcesso>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="cab9443d-e875-490f-becd-80caf65fbf12"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100F909CB29B6F24549B633F12773FD39EE" ma:contentTypeVersion="44" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="5a3a96b0a8f856d48cbc31ef21e137ae">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d296cc71-5d98-43cb-9022-62bdf2adc570" xmlns:ns3="cab9443d-e875-490f-becd-80caf65fbf12" xmlns:ns4="b2df8dff-e853-4b8e-b27b-cee136c95117" xmlns:ns5="39a54896-fcd5-46ac-88d0-402f810c0b89" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="593485994c0724a2055e2b41ea8770c5" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100F909CB29B6F24549B633F12773FD39EE" ma:contentTypeVersion="44" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="9e4e30547c9f4410287b3dd31b5878de">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d296cc71-5d98-43cb-9022-62bdf2adc570" xmlns:ns3="cab9443d-e875-490f-becd-80caf65fbf12" xmlns:ns4="b2df8dff-e853-4b8e-b27b-cee136c95117" xmlns:ns5="39a54896-fcd5-46ac-88d0-402f810c0b89" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="55080b6197c78a408143d30e522963b9" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="d296cc71-5d98-43cb-9022-62bdf2adc570"/>
     <xsd:import namespace="cab9443d-e875-490f-becd-80caf65fbf12"/>
     <xsd:import namespace="b2df8dff-e853-4b8e-b27b-cee136c95117"/>
     <xsd:import namespace="39a54896-fcd5-46ac-88d0-402f810c0b89"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Data"/>
                 <xsd:element ref="ns3:Tipo_x0020_de_x0020_Download"/>
                 <xsd:element ref="ns4:DocumentoAnual" minOccurs="0"/>
                 <xsd:element ref="ns5:TipoDeConteudoAcesso"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -10830,51 +10830,51 @@
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94B9C62A-251E-4416-B69A-CA76AFF98615}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB248AA-2C8B-495D-9447-09208F2A6A09}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F36B35F0-32F3-4757-B293-591DE4085488}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25018964-064D-469E-B667-B65212BF45C0}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Plan1</vt:lpstr>
       <vt:lpstr>Plan2</vt:lpstr>
       <vt:lpstr>Plan3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Secretaria da Fazenda</Company>