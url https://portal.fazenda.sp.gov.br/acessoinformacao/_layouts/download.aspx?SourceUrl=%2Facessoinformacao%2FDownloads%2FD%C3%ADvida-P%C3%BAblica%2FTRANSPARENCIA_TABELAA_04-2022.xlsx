--- v1 (2026-06-20)
+++ v2 (2026-08-06)
@@ -10623,52 +10623,52 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Tipo_x0020_de_x0020_Download xmlns="cab9443d-e875-490f-becd-80caf65fbf12">561</Tipo_x0020_de_x0020_Download>
     <Data xmlns="d296cc71-5d98-43cb-9022-62bdf2adc570">2022-04-30T03:00:00+00:00</Data>
     <DocumentoAnual xmlns="b2df8dff-e853-4b8e-b27b-cee136c95117">false</DocumentoAnual>
     <TipoDeConteudoAcesso xmlns="39a54896-fcd5-46ac-88d0-402f810c0b89">Downloads</TipoDeConteudoAcesso>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="cab9443d-e875-490f-becd-80caf65fbf12"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100F909CB29B6F24549B633F12773FD39EE" ma:contentTypeVersion="44" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="9e4e30547c9f4410287b3dd31b5878de">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d296cc71-5d98-43cb-9022-62bdf2adc570" xmlns:ns3="cab9443d-e875-490f-becd-80caf65fbf12" xmlns:ns4="b2df8dff-e853-4b8e-b27b-cee136c95117" xmlns:ns5="39a54896-fcd5-46ac-88d0-402f810c0b89" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="55080b6197c78a408143d30e522963b9" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100F909CB29B6F24549B633F12773FD39EE" ma:contentTypeVersion="44" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="17c600db5e0f04e3bdbea36187ce6151">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d296cc71-5d98-43cb-9022-62bdf2adc570" xmlns:ns3="cab9443d-e875-490f-becd-80caf65fbf12" xmlns:ns4="b2df8dff-e853-4b8e-b27b-cee136c95117" xmlns:ns5="39a54896-fcd5-46ac-88d0-402f810c0b89" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6649975fe516187f2a1034ac19f46790" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="d296cc71-5d98-43cb-9022-62bdf2adc570"/>
     <xsd:import namespace="cab9443d-e875-490f-becd-80caf65fbf12"/>
     <xsd:import namespace="b2df8dff-e853-4b8e-b27b-cee136c95117"/>
     <xsd:import namespace="39a54896-fcd5-46ac-88d0-402f810c0b89"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Data"/>
                 <xsd:element ref="ns3:Tipo_x0020_de_x0020_Download"/>
                 <xsd:element ref="ns4:DocumentoAnual" minOccurs="0"/>
                 <xsd:element ref="ns5:TipoDeConteudoAcesso"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -10830,51 +10830,51 @@
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94B9C62A-251E-4416-B69A-CA76AFF98615}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DB248AA-2C8B-495D-9447-09208F2A6A09}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25018964-064D-469E-B667-B65212BF45C0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4865D1E7-1711-4FDA-975E-1BFF895AC3AE}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Plan1</vt:lpstr>
       <vt:lpstr>Plan2</vt:lpstr>
       <vt:lpstr>Plan3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Secretaria da Fazenda</Company>